--- v0 (2026-01-23)
+++ v1 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -348,50 +348,95 @@
     <t>2025-10-30</t>
   </si>
   <si>
     <t>TE01-29</t>
   </si>
   <si>
     <t>FE01-1334</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>TE01-30</t>
   </si>
   <si>
     <t>FE01-1392</t>
   </si>
   <si>
     <t>2025-12-29</t>
   </si>
   <si>
     <t>TE01-31</t>
   </si>
   <si>
     <t>: AV. BRASIL NÂ° 238 - URB LAS AMERICAS ABANCAY-ABANCAY-APURIMAC</t>
+  </si>
+  <si>
+    <t>FE01-1408</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>TE01-32</t>
+  </si>
+  <si>
+    <t>FE01-1413</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>TE01-33</t>
+  </si>
+  <si>
+    <t>FE01-1421</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>TE01-34</t>
+  </si>
+  <si>
+    <t>FE01-1429</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>TE01-35</t>
+  </si>
+  <si>
+    <t>FE01-1432</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>TE01-36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,54 +789,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M29" sqref="M29"/>
+      <selection activeCell="M34" sqref="M34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -1929,50 +1974,255 @@
       <c r="E29" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>111</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>66</v>
       </c>
       <c r="J29" s="3">
         <v>20614237814</v>
       </c>
       <c r="K29" s="3">
         <v>71645246</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="M29" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J30" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K30" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J31" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K31" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J32" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K32" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K33" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="3">
+        <v>10484813880</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J34" s="3">
+        <v>20614237814</v>
+      </c>
+      <c r="K34" s="3">
+        <v>71645246</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M34" s="3" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>