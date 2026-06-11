--- v1 (2026-04-17)
+++ v2 (2026-06-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -393,50 +393,83 @@
     <t>FE01-1421</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>TE01-34</t>
   </si>
   <si>
     <t>FE01-1429</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>TE01-35</t>
   </si>
   <si>
     <t>FE01-1432</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>TE01-36</t>
+  </si>
+  <si>
+    <t>FE01-1446</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>TE01-37</t>
+  </si>
+  <si>
+    <t>FE01-1447</t>
+  </si>
+  <si>
+    <t>TE01-38</t>
+  </si>
+  <si>
+    <t>FE01-1463</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>TE01-39</t>
+  </si>
+  <si>
+    <t>FE01-1475</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>TE01-40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,54 +822,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M34" sqref="M34"/>
+      <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -2179,50 +2212,214 @@
       <c r="E34" s="3" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="J34" s="3">
         <v>20614237814</v>
       </c>
       <c r="K34" s="3">
         <v>71645246</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="M34" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="3">
+        <v>10484813880</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J35" s="3">
+        <v>20614237814</v>
+      </c>
+      <c r="K35" s="3">
+        <v>71645246</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M35" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J36" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K36" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M36" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J37" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K37" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J38" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K38" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M38" s="3" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>