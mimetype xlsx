--- v2 (2026-06-11)
+++ v3 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -426,50 +426,74 @@
     <t>TE01-37</t>
   </si>
   <si>
     <t>FE01-1447</t>
   </si>
   <si>
     <t>TE01-38</t>
   </si>
   <si>
     <t>FE01-1463</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>TE01-39</t>
   </si>
   <si>
     <t>FE01-1475</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>TE01-40</t>
+  </si>
+  <si>
+    <t>FE01-1508</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>TE01-41</t>
+  </si>
+  <si>
+    <t>FE01-1509</t>
+  </si>
+  <si>
+    <t>TE01-42</t>
+  </si>
+  <si>
+    <t>FE01-1539</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>TE01-43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,54 +846,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M38"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M38" sqref="M38"/>
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -2376,50 +2400,173 @@
       <c r="E38" s="3" t="s">
         <v>136</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>137</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>60</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J38" s="3">
         <v>10456566885</v>
       </c>
       <c r="K38" s="3">
         <v>42580201</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>62</v>
       </c>
       <c r="M38" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J39" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K39" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M39" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="3">
+        <v>10484813880</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J40" s="3">
+        <v>20614237814</v>
+      </c>
+      <c r="K40" s="3">
+        <v>71645246</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J41" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K41" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M41" s="3" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>