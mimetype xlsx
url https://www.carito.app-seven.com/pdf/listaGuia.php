--- v3 (2026-07-28)
+++ v4 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -450,50 +450,113 @@
     <t>TE01-40</t>
   </si>
   <si>
     <t>FE01-1508</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>TE01-41</t>
   </si>
   <si>
     <t>FE01-1509</t>
   </si>
   <si>
     <t>TE01-42</t>
   </si>
   <si>
     <t>FE01-1539</t>
   </si>
   <si>
     <t>2026-07-25</t>
   </si>
   <si>
     <t>TE01-43</t>
+  </si>
+  <si>
+    <t>FE01-1544</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>TE01-44</t>
+  </si>
+  <si>
+    <t>FE01-1552</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>TE01-45</t>
+  </si>
+  <si>
+    <t>FE01-1575</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>TE01-46</t>
+  </si>
+  <si>
+    <t>FE01-1578</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>TE01-47</t>
+  </si>
+  <si>
+    <t>FE01-1584</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>TE01-48</t>
+  </si>
+  <si>
+    <t>FE01-1589</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>TE01-49</t>
+  </si>
+  <si>
+    <t>FE01-1592</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>TE01-50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -846,54 +909,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M41" sqref="M41"/>
+      <selection activeCell="M48" sqref="M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -2523,50 +2586,337 @@
       <c r="E41" s="3" t="s">
         <v>144</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>145</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>60</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J41" s="3">
         <v>10456566885</v>
       </c>
       <c r="K41" s="3">
         <v>42580201</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>62</v>
       </c>
       <c r="M41" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="3">
+        <v>10484813880</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J42" s="3">
+        <v>20614237814</v>
+      </c>
+      <c r="K42" s="3">
+        <v>71645246</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J43" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K43" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C44" s="3">
+        <v>10484813880</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J44" s="3">
+        <v>20614237814</v>
+      </c>
+      <c r="K44" s="3">
+        <v>71645246</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J45" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K45" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J46" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K46" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M46" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="3">
+        <v>10484813880</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J47" s="3">
+        <v>20614237814</v>
+      </c>
+      <c r="K47" s="3">
+        <v>71645246</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="3">
+        <v>20611436034</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J48" s="3">
+        <v>10456566885</v>
+      </c>
+      <c r="K48" s="3">
+        <v>42580201</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M48" s="3" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>